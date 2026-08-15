--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="4AC23E1C" w14:textId="77777777" w:rsidR="00F331E4" w:rsidRPr="00AA5DC6" w:rsidRDefault="00EC38A4">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日物教近畿第</w:t>
       </w:r>
       <w:r w:rsidR="00AA5DC6" w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>24022</w:t>
       </w:r>
@@ -1250,215 +1250,221 @@
       </w:r>
       <w:r w:rsidR="00C60431" w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ください</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F6603A" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00C46281" w:rsidRDefault="00182C6B" w:rsidP="00182C6B">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="221" w:hanging="221"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D64824" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00C46281" w:rsidRDefault="00182C6B" w:rsidP="00182C6B">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E9A7A54" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRDefault="00182C6B" w:rsidP="00182C6B">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178709D9" wp14:editId="32918F97">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178709D9" wp14:editId="56A3A168">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>19685</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>97790</wp:posOffset>
+                  <wp:posOffset>98425</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5819775" cy="1047750"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="5981700" cy="1127760"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="テキスト ボックス 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5819775" cy="1047750"/>
+                          <a:ext cx="5981700" cy="1127760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="256E5499" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00AA5DC6" w:rsidRDefault="00F44DDA" w:rsidP="00182C6B">
+                          <w:p w14:paraId="256E5499" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00602B6C" w:rsidRDefault="00F44DDA" w:rsidP="00182C6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
                                 <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AA5DC6">
+                            <w:r w:rsidRPr="00602B6C">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
                                 <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>2018</w:t>
                             </w:r>
-                            <w:r w:rsidR="00182C6B" w:rsidRPr="00AA5DC6">
+                            <w:r w:rsidR="00182C6B" w:rsidRPr="00602B6C">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
                                 <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>年度より、原稿の作成要領の変更や用紙サイズの設定がB5からA4になりましたので、申し込みをされます方はご注意ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="178709D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.55pt;margin-top:7.7pt;width:458.25pt;height:82.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfR+jlRQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1n6ZcRp8haZBhQ&#10;tAXSoWdFlhNjsqhJSuzs1+9J+WjX7DQsB4UUqUfykfT4pm812yjnGzIlz88GnCkjqWrMsuTfn2ef&#10;rjjzQZhKaDKq5Fvl+c3k44dxZws1pBXpSjkGEOOLzpZ8FYItsszLlWqFPyOrDIw1uVYEqG6ZVU50&#10;QG91NhwMLrKOXGUdSeU9bu92Rj5J+HWtZHisa68C0yVHbiGdLp2LeGaTsSiWTthVI/dpiH/IohWN&#10;QdAj1J0Igq1dcwLVNtKRpzqcSWozqutGqlQDqskH76qZr4RVqRaQ4+2RJv//YOXDZm6fHAv9F+rR&#10;wEhIZ33hcRnr6WvXxn9kymAHhdsjbaoPTOLy/Cq/vrw850zClg9GkBOx2etz63z4qqhlUSi5Q18S&#10;XWJz7wNCwvXgEqN50k01a7ROytbfasc2Ai1E5yvqONPCB1yWfJZ+MWtA/PFMG9aV/OIzcjmBjLGO&#10;mAst5I9TBOBpE1+qNEb7PF+5iVLoF/2esAVVW/DoaDdi3spZgyj3SPRJOMwUqMOehEcctSakRnuJ&#10;sxW5X3+7j/5oNaycdZjRkvufa+EU6v9mMATX+WgUhzopo/PLIRT31rJ4azHr9pbAYY6NtDKJ0T/o&#10;g1g7al+wTtMYFSZhJGKXPBzE27DbHKyjVNNpcsIYWxHuzdzKCB0Ji+w+9y/C2X27AyblgQ7TLIp3&#10;Xd/5xpeGputAdZNGIhK8YxXNjQpWILV5v65xx97qyev1ozL5DQAA//8DAFBLAwQUAAYACAAAACEA&#10;eLD6u9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTKFUS4lQIiSNC&#10;pBzg5tpLYojXUeymoV/PcoLjzoxm39TbxQ9ixim6QAryVQYCyQTrqFPwunu8KkDEpMnqIRAq+MYI&#10;2+b8rNaVDUd6wblNneASipVW0Kc0VlJG06PXcRVGJPY+wuR14nPqpJ30kcv9IK+zbCO9dsQfej3i&#10;Q4/mqz14BZbeApl393Ry1BpXnp6LTzMrdXmx3N+BSLikvzD84jM6NMy0DweyUQwKbnIOsny7BsF2&#10;mZcbEHsWimwNsqnl/wHNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfR+jlRQIAAJwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB4sPq73AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:419.8pt;margin-top:7.75pt;width:471pt;height:88.8pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQfAZuSAIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nbdIGdYqsRYYB&#10;QVsgLXpWZLkxJouapMTOfv2elM+2Ow3LQSFF6pF8JH190zWarZXzNZmC52c9zpSRVNbmteDPT9Mv&#10;l5z5IEwpNBlV8I3y/Gb8+dN1a0eqT0vSpXIMIMaPWlvwZQh2lGVeLlUj/BlZZWCsyDUiQHWvWelE&#10;C/RGZ/1eb5C15ErrSCrvcXu3NfJxwq8qJcNDVXkVmC44cgvpdOlcxDMbX4vRqxN2WctdGuIfsmhE&#10;bRD0AHUngmArV3+AamrpyFMVziQ1GVVVLVWqAdXkvXfVzJfCqlQLyPH2QJP/f7Dyfj23j46F7ht1&#10;aGAkpLV+5HEZ6+kq18R/ZMpgB4WbA22qC0zi8uLqMh/2YJKw5Xl/OBwkYrPjc+t8+K6oYVEouENf&#10;El1iPfMBIeG6d4nRPOm6nNZaJ2Xjb7Vja4EWovMltZxp4QMuCz5Nv5g1IN4804a1BR98veilSG9s&#10;MdYBc6GF/PkRAXjaxPgqjdEuzyM3UQrdotsRtqByAx4dbUfMWzmtEWWGRB+Fw0yBH+xJeMBRaUJq&#10;tJM4W5L7/bf76I9Ww8pZixktuP+1Ek6h/h8GQ3CVn5/HoU7K+cWwD8WdWhanFrNqbgkc5thIK5MY&#10;/YPei5Wj5gXrNIlRYRJGInbBw168DdvNwTpKNZkkJ4yxFWFm5lZG6EhYZPepexHO7todMCn3tJ9m&#10;MXrX9a1vfGlosgpU1WkkIsFbVtHcqGAFUpt36xp37FRPXsePyvgPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAkbt1udoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizdYGgtTadp&#10;EkeE6DjALUtMm61xqibryp4ec4Kjv9/6/blcT74TIw7RBVIwn2UgkEywjhoF77vnuxWImDRZ3QVC&#10;Bd8YYV1dX5W6sOFMbzjWqRFcQrHQCtqU+kLKaFr0Os5Cj8TZVxi8TjwOjbSDPnO57+Qiyx6l1474&#10;Qqt73LZojvXJK7D0Ech8upeLo9q4/PK6OphRqdubafMEIuGU/pbhV5/VoWKnfTiRjaJTwI8kpssl&#10;CE7zhwWDPYP8fg6yKuV//+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUHwGbkgCAACc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkbt1udoA&#10;AAAHAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="256E5499" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00AA5DC6" w:rsidRDefault="00F44DDA" w:rsidP="00182C6B">
+                    <w:p w14:paraId="256E5499" w14:textId="77777777" w:rsidR="00182C6B" w:rsidRPr="00602B6C" w:rsidRDefault="00F44DDA" w:rsidP="00182C6B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
                           <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AA5DC6">
+                      <w:r w:rsidRPr="00602B6C">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
                           <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>2018</w:t>
                       </w:r>
-                      <w:r w:rsidR="00182C6B" w:rsidRPr="00AA5DC6">
+                      <w:r w:rsidR="00182C6B" w:rsidRPr="00602B6C">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
                           <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>年度より、原稿の作成要領の変更や用紙サイズの設定がB5からA4になりましたので、申し込みをされます方はご注意ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7753AC8C" w14:textId="77777777" w:rsidR="00F331E4" w:rsidRPr="00AA5DC6" w:rsidRDefault="00F331E4" w:rsidP="007905CE">
+    <w:p w14:paraId="67F54084" w14:textId="77777777" w:rsidR="00F03045" w:rsidRDefault="00F03045" w:rsidP="007905CE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7753AC8C" w14:textId="7DA96E31" w:rsidR="00F331E4" w:rsidRPr="00AA5DC6" w:rsidRDefault="00F331E4" w:rsidP="007905CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>予稿原稿</w:t>
       </w:r>
       <w:r w:rsidR="00C46281" w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>とアブストラクト</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DC6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>の作成要領</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600F745D" w14:textId="77777777" w:rsidR="00F331E4" w:rsidRPr="00C60431" w:rsidRDefault="00F331E4" w:rsidP="00F331E4">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60431">
@@ -3872,70 +3878,70 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002F250C" w:rsidRPr="00536885" w:rsidSect="007905CE">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1276" w:bottom="1021" w:left="1304" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="289" w:charSpace="-8515"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E5C3179" w14:textId="77777777" w:rsidR="00081AA6" w:rsidRDefault="00081AA6" w:rsidP="00EC38A4">
+    <w:p w14:paraId="22AD6AEC" w14:textId="77777777" w:rsidR="00D274A3" w:rsidRDefault="00D274A3" w:rsidP="00EC38A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68517CFC" w14:textId="77777777" w:rsidR="00081AA6" w:rsidRDefault="00081AA6" w:rsidP="00EC38A4">
+    <w:p w14:paraId="780AB2CD" w14:textId="77777777" w:rsidR="00D274A3" w:rsidRDefault="00D274A3" w:rsidP="00EC38A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -3977,73 +3983,74 @@
   <w:font w:name="BIZ UDP明朝 Medium">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FAA9ACD" w14:textId="77777777" w:rsidR="00081AA6" w:rsidRDefault="00081AA6" w:rsidP="00EC38A4">
+    <w:p w14:paraId="63F44864" w14:textId="77777777" w:rsidR="00D274A3" w:rsidRDefault="00D274A3" w:rsidP="00EC38A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33D4158F" w14:textId="77777777" w:rsidR="00081AA6" w:rsidRDefault="00081AA6" w:rsidP="00EC38A4">
+    <w:p w14:paraId="257AA02B" w14:textId="77777777" w:rsidR="00D274A3" w:rsidRDefault="00D274A3" w:rsidP="00EC38A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="29428"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="99"/>
   <w:drawingGridVerticalSpacing w:val="289"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="$([\{‘“〈《「『【〔＄（＝［｛｢￥"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!%),.:;?]}°’”′″℃、。々〉》」』】〕゛゜ゝゞ・ヽヾ！％），．：；？］｝｡｣､･ｧｨｩｪｫｬｭｮｯｰﾞﾟ￠"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4061,172 +4068,179 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0043438E"/>
     <w:rsid w:val="0001191C"/>
     <w:rsid w:val="00031220"/>
     <w:rsid w:val="00053AA6"/>
     <w:rsid w:val="00081AA6"/>
     <w:rsid w:val="00084321"/>
     <w:rsid w:val="0012334C"/>
     <w:rsid w:val="00135D05"/>
     <w:rsid w:val="0016593D"/>
     <w:rsid w:val="00182C6B"/>
     <w:rsid w:val="002575FC"/>
     <w:rsid w:val="00270AA8"/>
     <w:rsid w:val="00274C09"/>
     <w:rsid w:val="002823E3"/>
     <w:rsid w:val="002F250C"/>
     <w:rsid w:val="002F2E0C"/>
     <w:rsid w:val="00302EE6"/>
     <w:rsid w:val="00307EA4"/>
     <w:rsid w:val="0032292C"/>
     <w:rsid w:val="0038393D"/>
+    <w:rsid w:val="00417E24"/>
     <w:rsid w:val="00430A65"/>
     <w:rsid w:val="0043438E"/>
     <w:rsid w:val="00472E31"/>
     <w:rsid w:val="00484079"/>
     <w:rsid w:val="004A237F"/>
     <w:rsid w:val="004A5B9A"/>
     <w:rsid w:val="004C6901"/>
     <w:rsid w:val="004E18D3"/>
     <w:rsid w:val="005269E8"/>
     <w:rsid w:val="00526B1D"/>
     <w:rsid w:val="005332D3"/>
     <w:rsid w:val="00536885"/>
     <w:rsid w:val="00544BB8"/>
     <w:rsid w:val="0056777E"/>
     <w:rsid w:val="005A3C38"/>
     <w:rsid w:val="005B22AB"/>
     <w:rsid w:val="005D7B10"/>
+    <w:rsid w:val="00602B6C"/>
     <w:rsid w:val="006045D6"/>
     <w:rsid w:val="00665756"/>
     <w:rsid w:val="0069325E"/>
     <w:rsid w:val="006E3181"/>
     <w:rsid w:val="006F4D4A"/>
+    <w:rsid w:val="0072267C"/>
     <w:rsid w:val="00736762"/>
     <w:rsid w:val="007423FD"/>
     <w:rsid w:val="007533A0"/>
     <w:rsid w:val="007905CE"/>
     <w:rsid w:val="007A46BE"/>
     <w:rsid w:val="007F3AE2"/>
     <w:rsid w:val="008357A2"/>
     <w:rsid w:val="008B07AA"/>
     <w:rsid w:val="008B5CC8"/>
     <w:rsid w:val="008E26A6"/>
     <w:rsid w:val="008E72D4"/>
     <w:rsid w:val="00974C4E"/>
     <w:rsid w:val="0097696B"/>
     <w:rsid w:val="009B396E"/>
     <w:rsid w:val="009D7D40"/>
     <w:rsid w:val="009F116B"/>
     <w:rsid w:val="00A03FEC"/>
     <w:rsid w:val="00A32927"/>
     <w:rsid w:val="00A3774C"/>
     <w:rsid w:val="00A72325"/>
     <w:rsid w:val="00AA5DC6"/>
     <w:rsid w:val="00AB4425"/>
     <w:rsid w:val="00AC49C0"/>
     <w:rsid w:val="00AE0FA6"/>
     <w:rsid w:val="00B32AA9"/>
     <w:rsid w:val="00B42577"/>
     <w:rsid w:val="00B43C89"/>
     <w:rsid w:val="00B441DA"/>
+    <w:rsid w:val="00B505A0"/>
     <w:rsid w:val="00B577AD"/>
     <w:rsid w:val="00B57DEF"/>
     <w:rsid w:val="00B57F63"/>
     <w:rsid w:val="00BD70F7"/>
     <w:rsid w:val="00BE2ACA"/>
     <w:rsid w:val="00C2721A"/>
     <w:rsid w:val="00C46281"/>
     <w:rsid w:val="00C60431"/>
     <w:rsid w:val="00C77F73"/>
     <w:rsid w:val="00C84286"/>
     <w:rsid w:val="00C93789"/>
     <w:rsid w:val="00CC1E16"/>
     <w:rsid w:val="00CE3C46"/>
     <w:rsid w:val="00CE4CF2"/>
+    <w:rsid w:val="00D274A3"/>
     <w:rsid w:val="00D276DE"/>
     <w:rsid w:val="00D51A32"/>
     <w:rsid w:val="00DD4AC5"/>
     <w:rsid w:val="00E00609"/>
     <w:rsid w:val="00E454C9"/>
     <w:rsid w:val="00E71727"/>
+    <w:rsid w:val="00E7499D"/>
     <w:rsid w:val="00E84004"/>
     <w:rsid w:val="00E96050"/>
     <w:rsid w:val="00EB42C5"/>
     <w:rsid w:val="00EB4897"/>
     <w:rsid w:val="00EC1FFB"/>
     <w:rsid w:val="00EC38A4"/>
+    <w:rsid w:val="00F03045"/>
     <w:rsid w:val="00F130C1"/>
     <w:rsid w:val="00F275D9"/>
     <w:rsid w:val="00F331E4"/>
     <w:rsid w:val="00F369C6"/>
     <w:rsid w:val="00F37437"/>
     <w:rsid w:val="00F42948"/>
     <w:rsid w:val="00F44DDA"/>
     <w:rsid w:val="00F83D1D"/>
     <w:rsid w:val="00FC2EF5"/>
     <w:rsid w:val="00FF048E"/>
     <w:rsid w:val="00FF1927"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E26F0F1"/>
   <w15:docId w15:val="{46181CB6-7D32-4FA3-8630-2C193DF082F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsiaTheme="minorEastAsia" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4741,51 +4755,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="213" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ ゴシック"/>
       <w:spacing w:val="9"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006E3181"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1051998346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1533298319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5089,55 +5103,55 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c5ee6e94-d455-43df-b19e-97dde671e91e}" enabled="1" method="Standard" siteId="{12070d49-0d58-40e3-8d87-8f8077d1ef42}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1398</Words>
-  <Characters>411</Characters>
+  <Words>270</Words>
+  <Characters>1539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>日物教近畿第０５０２２号</vt:lpstr>
       <vt:lpstr>日物教近畿第０５０２２号</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>常翔学園</Company>